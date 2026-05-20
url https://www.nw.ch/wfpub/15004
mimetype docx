--- v0 (2025-10-31)
+++ v1 (2026-05-20)
@@ -1,65 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/word/fontTable0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00213EC5" w:rsidRDefault="00423A72">
+    <w:p w14:paraId="36902B89" w14:textId="77777777" w:rsidR="00213EC5" w:rsidRDefault="00423A72">
       <w:pPr>
         <w:spacing w:before="2" w:line="276" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF0206">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Merkblatt </w:t>
       </w:r>
       <w:r w:rsidR="008811FC" w:rsidRPr="00AF0206">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
@@ -100,79 +101,79 @@
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>häusern</w:t>
       </w:r>
       <w:r w:rsidR="008811FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00213EC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>und Gästezimmern</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D35DD" w:rsidRDefault="00213EC5" w:rsidP="00213EC5">
+    <w:p w14:paraId="53E2FD50" w14:textId="77777777" w:rsidR="006D35DD" w:rsidRDefault="00213EC5" w:rsidP="00213EC5">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="237" w:line="254" w:lineRule="exact"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213EC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Wie muss ich vorgehen, wenn ich ein Wohnobjekt neu als Ferienwohnung oder als Ferienhaus vermieten will?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008811FC" w:rsidRPr="00213EC5" w:rsidRDefault="00213EC5" w:rsidP="000D2741">
+    <w:p w14:paraId="461CB809" w14:textId="77777777" w:rsidR="008811FC" w:rsidRPr="00213EC5" w:rsidRDefault="00213EC5" w:rsidP="000D2741">
       <w:pPr>
         <w:spacing w:line="254" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Sie sind verpflichtet, das betreffende Wohnobjekt als Ferienwohnung respektive als </w:t>
       </w:r>
       <w:r w:rsidR="000D2741">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Ferienhaus</w:t>
@@ -225,190 +226,240 @@
         </w:rPr>
         <w:t xml:space="preserve"> Wohnungsregister </w:t>
       </w:r>
       <w:r w:rsidR="00471C3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>vornehmen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00471C3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Dabei ist auch die Nettowohnfläche zu erfassen. Dies nach den Richtlinien zur Berechnung der Wohnfläche gemäss Tourismusförderungsgesetz</w:t>
+        <w:t xml:space="preserve">Dabei ist auch die Nettowohnfläche zu erfassen. Dies nach den Richtlinien zur Berechnung der Wohnfläche </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00471C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>gemäss</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00471C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tourismusförderungsgesetz</w:t>
       </w:r>
       <w:r w:rsidR="000D2741">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="000D2741" w:rsidRPr="000D2741">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
-          <w:t>Link</w:t>
+          <w:t>Li</w:t>
+        </w:r>
+        <w:r w:rsidR="000D2741" w:rsidRPr="000D2741">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:lang w:val="de-DE"/>
+          </w:rPr>
+          <w:t>n</w:t>
+        </w:r>
+        <w:r w:rsidR="000D2741" w:rsidRPr="000D2741">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:lang w:val="de-DE"/>
+          </w:rPr>
+          <w:t>k</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000D2741">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="0085403D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A4333A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC35C2" w:rsidRPr="00CC35C2" w:rsidRDefault="00213EC5" w:rsidP="00545F79">
+    <w:p w14:paraId="56CD002B" w14:textId="77777777" w:rsidR="00CC35C2" w:rsidRPr="00CC35C2" w:rsidRDefault="00213EC5" w:rsidP="00545F79">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="237" w:line="254" w:lineRule="exact"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Welche Abgabepflichten gelten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008811FC" w:rsidRDefault="00423A72" w:rsidP="000D2741">
+    <w:p w14:paraId="118C55BA" w14:textId="09263E8B" w:rsidR="008811FC" w:rsidRDefault="00423A72" w:rsidP="000D2741">
       <w:pPr>
         <w:spacing w:line="254" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Gemäss Art. 16 und Art. 23 des Tourismusförderungsgesetz</w:t>
       </w:r>
       <w:r w:rsidR="003465E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A4333A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>TFG</w:t>
       </w:r>
       <w:r w:rsidR="00A4333A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1331">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="000D2741">
+        <w:r w:rsidR="005B1331" w:rsidRPr="005B1331">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
-          <w:t>NG</w:t>
+          <w:t>NG 8</w:t>
         </w:r>
-        <w:r w:rsidR="00263178" w:rsidRPr="00263178">
+        <w:r w:rsidR="005B1331" w:rsidRPr="005B1331">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
-          <w:t xml:space="preserve"> 865.1</w:t>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidR="005B1331" w:rsidRPr="005B1331">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:lang w:val="de-DE"/>
+          </w:rPr>
+          <w:t>5.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000D2741">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
       <w:r w:rsidR="000E0B8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>bezahlen</w:t>
@@ -456,209 +507,209 @@
       <w:r w:rsidR="006B2B9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="00545F79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC35C2" w:rsidRDefault="00CC35C2" w:rsidP="00545F79">
+    <w:p w14:paraId="4FC18DD2" w14:textId="77777777" w:rsidR="00CC35C2" w:rsidRDefault="00CC35C2" w:rsidP="00545F79">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="237" w:line="254" w:lineRule="exact"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC35C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Wie wird die Tourismusabgabe berechnet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00545F79" w:rsidRDefault="00545F79" w:rsidP="00545F79">
+    <w:p w14:paraId="4F6A958B" w14:textId="77777777" w:rsidR="00545F79" w:rsidRDefault="00545F79" w:rsidP="00545F79">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:t>Bei Zweitwohnungen, Ferienwohnungen und Ferienhäusern beträgt die einfache Abgabe gemäss TFG Art. 23. Abs. 1 Fr. 6.- je m</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF6386">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Wohnfläche. Die einfache Abgabe wird mit dem Abgabefuss der Standortgemeinde verrechnet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00545F79" w:rsidRDefault="00545F79" w:rsidP="00545F79">
+    <w:p w14:paraId="46F7D0AF" w14:textId="77777777" w:rsidR="00545F79" w:rsidRDefault="00545F79" w:rsidP="00545F79">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:t>Der Abgabefu</w:t>
       </w:r>
       <w:r w:rsidR="00263178">
         <w:t>ss beträgt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00545F79" w:rsidRDefault="00545F79" w:rsidP="00545F79">
+    <w:p w14:paraId="2C0DA596" w14:textId="77777777" w:rsidR="00545F79" w:rsidRDefault="00545F79" w:rsidP="00545F79">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="426"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.0 </w:t>
       </w:r>
       <w:r w:rsidRPr="00545F79">
         <w:t xml:space="preserve">in Beckenried, Buochs, Emmetten, Ennetbürgen und Wolfenschiessen; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00545F79" w:rsidRDefault="00545F79" w:rsidP="00545F79">
+    <w:p w14:paraId="2296476E" w14:textId="77777777" w:rsidR="00545F79" w:rsidRDefault="00545F79" w:rsidP="00545F79">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="426"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00545F79">
         <w:t xml:space="preserve">0.6 in Dallenwil und Stans; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00545F79" w:rsidRPr="00545F79" w:rsidRDefault="00545F79" w:rsidP="00545F79">
+    <w:p w14:paraId="7A3F1BED" w14:textId="77777777" w:rsidR="00545F79" w:rsidRPr="00545F79" w:rsidRDefault="00545F79" w:rsidP="00545F79">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="426"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00545F79">
         <w:t>0.4 in Ennetmoos, Hergiswil, Oberdorf und Stansstad.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008811FC" w:rsidRDefault="00545F79" w:rsidP="000D2741">
+    <w:p w14:paraId="621F528D" w14:textId="77777777" w:rsidR="008811FC" w:rsidRDefault="00545F79" w:rsidP="000D2741">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:t>Die Rechnungsstellung erfolgt einmal jährlich durch die Inkassostelle (</w:t>
       </w:r>
       <w:r w:rsidR="00E01103">
         <w:t xml:space="preserve">Wirtschaftsförderung, </w:t>
       </w:r>
       <w:r>
         <w:t>Kanton Nidwalden).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B2B9A" w:rsidRDefault="006B2B9A" w:rsidP="00E01103">
+    <w:p w14:paraId="66AEC403" w14:textId="77777777" w:rsidR="006B2B9A" w:rsidRDefault="006B2B9A" w:rsidP="00E01103">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="237" w:line="254" w:lineRule="exact"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Wie ist die Handhabung bei Gästezimmern oder bei der Vermietung über Airbnb</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC35C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D35DD" w:rsidRDefault="00A4333A" w:rsidP="000D2741">
+    <w:p w14:paraId="59A28A4B" w14:textId="77777777" w:rsidR="006D35DD" w:rsidRDefault="00A4333A" w:rsidP="000D2741">
       <w:pPr>
         <w:spacing w:line="254" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Alle Personen, die gegen Entgel</w:t>
       </w:r>
       <w:r w:rsidR="000E0B8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">t </w:t>
@@ -802,79 +853,79 @@
       <w:r w:rsidR="00FC22F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">emeinde </w:t>
       </w:r>
       <w:r w:rsidR="00B74052">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>zu melden</w:t>
       </w:r>
       <w:r w:rsidR="00FC22F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>. Es gilt der Abgabefuss der Gemeinde.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D2741" w:rsidRDefault="000D2741" w:rsidP="000D2741">
+    <w:p w14:paraId="4BA04BF7" w14:textId="77777777" w:rsidR="000D2741" w:rsidRDefault="000D2741" w:rsidP="000D2741">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="237" w:line="254" w:lineRule="exact"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Meldepflicht bei der Beherbergung von Gästen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC22F3" w:rsidRDefault="000D2741" w:rsidP="000D2741">
+    <w:p w14:paraId="5F8F3213" w14:textId="33FD1589" w:rsidR="00FC22F3" w:rsidRDefault="000D2741" w:rsidP="000D2741">
       <w:pPr>
         <w:spacing w:line="254" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D2741">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Wer gewerbsmässig Gäste beherbergt sowie die Inhaber von Campingplätzen und Ferienwohnungen, haben von jedem Gast bei dessen Ankunft einen amtlichen Me</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>ldeschein ausfül</w:t>
@@ -936,134 +987,190 @@
         <w:t xml:space="preserve">er Kantonspolizei Nidwalden zuzuschicken. Die umschriebene Meldepflicht stützt sich auf die gesetzlichen Grundlagen von Art. </w:t>
       </w:r>
       <w:r w:rsidR="00D80E5F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>29</w:t>
       </w:r>
       <w:r w:rsidRPr="000D2741">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gastgewerbegesetz (</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="000D2741">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
-          <w:t>NG 854.1</w:t>
+          <w:t xml:space="preserve">NG </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000D2741">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:lang w:val="de-DE"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000D2741">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:lang w:val="de-DE"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000D2741">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:lang w:val="de-DE"/>
+          </w:rPr>
+          <w:t>4.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D2741">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>), Art. 18 der Verordnung über Zulassung, Aufenthalt und Erwerbstätigkeit (</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="000D2741">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
-          <w:t>SR 142.201</w:t>
+          <w:t>SR 142.</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000D2741">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:lang w:val="de-DE"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000D2741">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:lang w:val="de-DE"/>
+          </w:rPr>
+          <w:t>01</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D2741">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>) sowie Art. 45 des Schengener Durchführungsübereinkommen (</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="000D2741">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
-          <w:t>SDÜ</w:t>
+          <w:t>S</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000D2741">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:lang w:val="de-DE"/>
+          </w:rPr>
+          <w:t>D</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000D2741">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+            <w:lang w:val="de-DE"/>
+          </w:rPr>
+          <w:t>Ü</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D2741">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C06A8D" w:rsidRDefault="00C06A8D" w:rsidP="00FC22F3">
+    <w:p w14:paraId="1380D999" w14:textId="77777777" w:rsidR="00C06A8D" w:rsidRDefault="00C06A8D" w:rsidP="00FC22F3">
       <w:pPr>
         <w:spacing w:before="251" w:line="254" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00335397" w:rsidRPr="00C06A8D" w:rsidRDefault="008811FC" w:rsidP="00C06A8D">
+    <w:p w14:paraId="51287C20" w14:textId="77777777" w:rsidR="00335397" w:rsidRPr="00C06A8D" w:rsidRDefault="008811FC" w:rsidP="00C06A8D">
       <w:pPr>
         <w:spacing w:line="254" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C06A8D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Fragen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00335397" w:rsidRDefault="008811FC" w:rsidP="00F06A87">
+    <w:p w14:paraId="192EC4A6" w14:textId="77777777" w:rsidR="00335397" w:rsidRDefault="008811FC" w:rsidP="00F06A87">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="254" w:lineRule="exact"/>
         <w:ind w:left="284" w:hanging="142"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00335397">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Für weiterführende Auskünfte zur </w:t>
       </w:r>
       <w:r w:rsidRPr="00335397">
         <w:rPr>
@@ -1103,51 +1210,51 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>wirtschaftsfoerderung@nw.ch</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00335397">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00537711" w:rsidRPr="00335397">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D2741" w:rsidRPr="00335397" w:rsidRDefault="000D2741" w:rsidP="00F06A87">
+    <w:p w14:paraId="323AD2CC" w14:textId="77777777" w:rsidR="000D2741" w:rsidRPr="00335397" w:rsidRDefault="000D2741" w:rsidP="00F06A87">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="254" w:lineRule="exact"/>
         <w:ind w:left="284" w:hanging="142"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00335397">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Bei Fragen zur </w:t>
       </w:r>
       <w:r w:rsidRPr="00335397">
         <w:rPr>
@@ -1194,174 +1301,174 @@
       <w:r w:rsidRPr="00335397">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000D2741" w:rsidRPr="00335397" w:rsidSect="00AF0206">
       <w:headerReference w:type="even" r:id="rId14"/>
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11904" w:h="16843"/>
       <w:pgMar w:top="560" w:right="1085" w:bottom="1087" w:left="1699" w:header="567" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A74E59" w:rsidRDefault="00A74E59" w:rsidP="00A74E59">
+    <w:p w14:paraId="1BFBCB60" w14:textId="77777777" w:rsidR="00A74E59" w:rsidRDefault="00A74E59" w:rsidP="00A74E59">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A74E59" w:rsidRDefault="00A74E59" w:rsidP="00A74E59">
+    <w:p w14:paraId="4E13F4DB" w14:textId="77777777" w:rsidR="00A74E59" w:rsidRDefault="00A74E59" w:rsidP="00A74E59">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="Microsoft JhengHei"/>
+    <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans">
     <w:panose1 w:val="020B0602020204020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/fontTable0.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:pitch w:val="variable"/>
     <w:family w:val="swiss"/>
     <w:panose1 w:val="02020603050405020304"/>
   </w:font>
   <w:font w:name="Gill Sans">
     <w:charset w:val="00"/>
     <w:pitch w:val="variable"/>
     <w:family w:val="swiss"/>
     <w:panose1 w:val="02020603050405020304"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00024CD0" w:rsidRDefault="00024CD0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="798EC127" w14:textId="77777777" w:rsidR="00024CD0" w:rsidRDefault="00024CD0">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00A74E59" w:rsidRPr="00A74E59" w:rsidRDefault="00A74E59">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="112E93EB" w14:textId="77777777" w:rsidR="00A74E59" w:rsidRPr="00A74E59" w:rsidRDefault="00A74E59">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A74E59">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00A74E59">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> FILENAME   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00A74E59">
       <w:rPr>
@@ -1409,372 +1516,361 @@
     <w:r w:rsidR="005F4896">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r w:rsidR="00024CD0">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>02</w:t>
     </w:r>
     <w:r w:rsidR="005F4896">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
-      <w:t>_</w:t>
-[...10 lines deleted...]
-      <w:t>Merkblatt_Vermietung_Ferienwohnung_+_Gästezimmer.docx</w:t>
+      <w:t>_Merkblatt_Vermietung_Ferienwohnung_+_Gästezimmer.docx</w:t>
     </w:r>
     <w:r w:rsidRPr="00A74E59">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00024CD0" w:rsidRDefault="00024CD0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7092A0E4" w14:textId="77777777" w:rsidR="00024CD0" w:rsidRDefault="00024CD0">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A74E59" w:rsidRDefault="00A74E59" w:rsidP="00A74E59">
+    <w:p w14:paraId="7420DED4" w14:textId="77777777" w:rsidR="00A74E59" w:rsidRDefault="00A74E59" w:rsidP="00A74E59">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A74E59" w:rsidRDefault="00A74E59" w:rsidP="00A74E59">
+    <w:p w14:paraId="340E8C4C" w14:textId="77777777" w:rsidR="00A74E59" w:rsidRDefault="00A74E59" w:rsidP="00A74E59">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00024CD0" w:rsidRDefault="00024CD0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56B2EFED" w14:textId="77777777" w:rsidR="00024CD0" w:rsidRDefault="00024CD0">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00F06A87" w:rsidRPr="00CB7304" w:rsidRDefault="00F06A87" w:rsidP="00F06A87">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26730505" w14:textId="77777777" w:rsidR="00F06A87" w:rsidRPr="00CB7304" w:rsidRDefault="00F06A87" w:rsidP="00F06A87">
     <w:pPr>
       <w:pStyle w:val="Minimal"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00F06A87" w:rsidRPr="00CB7304" w:rsidRDefault="00F06A87" w:rsidP="00F06A87">
+  <w:p w14:paraId="25944797" w14:textId="77777777" w:rsidR="00F06A87" w:rsidRPr="00CB7304" w:rsidRDefault="00F06A87" w:rsidP="00F06A87">
     <w:pPr>
       <w:pStyle w:val="Minimal"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00F06A87" w:rsidRPr="00CB7304" w:rsidRDefault="00F06A87" w:rsidP="00F06A87">
+  <w:p w14:paraId="448B3D3A" w14:textId="77777777" w:rsidR="00F06A87" w:rsidRPr="00CB7304" w:rsidRDefault="00F06A87" w:rsidP="00F06A87">
     <w:pPr>
       <w:pStyle w:val="Minimal"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00F06A87" w:rsidRPr="00CB7304" w:rsidRDefault="00F06A87" w:rsidP="00F06A87">
+  <w:p w14:paraId="2CB8BDF4" w14:textId="77777777" w:rsidR="00F06A87" w:rsidRPr="00CB7304" w:rsidRDefault="00F06A87" w:rsidP="00F06A87">
     <w:pPr>
       <w:pStyle w:val="Minimal"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00F06A87" w:rsidRPr="00CB7304" w:rsidRDefault="00F06A87" w:rsidP="00F06A87">
+  <w:p w14:paraId="465BF1FD" w14:textId="77777777" w:rsidR="00F06A87" w:rsidRPr="00CB7304" w:rsidRDefault="00F06A87" w:rsidP="00F06A87">
     <w:pPr>
       <w:pStyle w:val="Minimal"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9074" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="856"/>
       <w:gridCol w:w="253"/>
       <w:gridCol w:w="2159"/>
       <w:gridCol w:w="154"/>
       <w:gridCol w:w="2726"/>
       <w:gridCol w:w="154"/>
       <w:gridCol w:w="2772"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00F06A87" w:rsidRPr="00CB7304" w:rsidTr="008F38EA">
+    <w:tr w:rsidR="00F06A87" w:rsidRPr="005B1331" w14:paraId="05916487" w14:textId="77777777" w:rsidTr="008F38EA">
       <w:trPr>
         <w:trHeight w:val="357"/>
       </w:trPr>
       <w:sdt>
         <w:sdtPr>
           <w:tag w:val="LHF_1"/>
           <w:id w:val="-346794981"/>
           <w:placeholder>
             <w:docPart w:val="0215D81974DA4834B0519BA004D827C2"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns='http://schemas.officeatwork.com/CustomXMLPart'" w:xpath="/ns:officeatwork/ns:LHF_1" w:storeItemID="{C531E050-62E8-416B-BB27-7AAEACCB4D46}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="856" w:type="dxa"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             </w:tcPr>
-            <w:p w:rsidR="00F06A87" w:rsidRPr="00CB7304" w:rsidRDefault="00F06A87" w:rsidP="00F06A87">
+            <w:p w14:paraId="505F412A" w14:textId="77777777" w:rsidR="00F06A87" w:rsidRPr="00CB7304" w:rsidRDefault="00F06A87" w:rsidP="00F06A87">
               <w:pPr>
                 <w:pStyle w:val="KopfzeileKanton"/>
                 <w:spacing w:before="20"/>
               </w:pPr>
               <w:r>
                 <w:t>Kanton Nidwalden</w:t>
               </w:r>
             </w:p>
           </w:tc>
         </w:sdtContent>
       </w:sdt>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="253" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00F06A87" w:rsidRPr="00CB7304" w:rsidRDefault="00F06A87" w:rsidP="00F06A87">
+        <w:p w14:paraId="7153C252" w14:textId="77777777" w:rsidR="00F06A87" w:rsidRPr="00CB7304" w:rsidRDefault="00F06A87" w:rsidP="00F06A87">
           <w:pPr>
             <w:pStyle w:val="Textkrper"/>
             <w:spacing w:before="20"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:sdt>
         <w:sdtPr>
           <w:tag w:val="LHF_2"/>
           <w:id w:val="-447780642"/>
           <w:dataBinding w:prefixMappings="xmlns:ns='http://schemas.officeatwork.com/CustomXMLPart'" w:xpath="/ns:officeatwork/ns:LHF_2" w:storeItemID="{C531E050-62E8-416B-BB27-7AAEACCB4D46}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="2159" w:type="dxa"/>
             </w:tcPr>
-            <w:p w:rsidR="00F06A87" w:rsidRPr="00CB7304" w:rsidRDefault="00F06A87" w:rsidP="00F06A87">
+            <w:p w14:paraId="3552AA5E" w14:textId="77777777" w:rsidR="00F06A87" w:rsidRPr="00CB7304" w:rsidRDefault="00F06A87" w:rsidP="00F06A87">
               <w:pPr>
                 <w:pStyle w:val="KopfzeileDirektion"/>
                 <w:spacing w:before="20"/>
               </w:pPr>
               <w:r>
                 <w:t>Volkswirtschaftsdirektion</w:t>
               </w:r>
             </w:p>
           </w:tc>
         </w:sdtContent>
       </w:sdt>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="154" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00F06A87" w:rsidRPr="00CB7304" w:rsidRDefault="00F06A87" w:rsidP="00F06A87">
+        <w:p w14:paraId="3F5EA540" w14:textId="77777777" w:rsidR="00F06A87" w:rsidRPr="00CB7304" w:rsidRDefault="00F06A87" w:rsidP="00F06A87">
           <w:pPr>
             <w:pStyle w:val="Textkrper"/>
             <w:spacing w:before="20"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2726" w:type="dxa"/>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:tag w:val="LHF_3"/>
             <w:id w:val="1594666972"/>
             <w:dataBinding w:prefixMappings="xmlns:ns='http://schemas.officeatwork.com/CustomXMLPart'" w:xpath="/ns:officeatwork/ns:LHF_3" w:storeItemID="{C531E050-62E8-416B-BB27-7AAEACCB4D46}"/>
             <w:text w:multiLine="1"/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w:rsidR="00F06A87" w:rsidRPr="00CB7304" w:rsidRDefault="00F06A87" w:rsidP="00F06A87">
+            <w:p w14:paraId="2CF65E92" w14:textId="77777777" w:rsidR="00F06A87" w:rsidRPr="00CB7304" w:rsidRDefault="00F06A87" w:rsidP="00F06A87">
               <w:pPr>
                 <w:pStyle w:val="KopfzeileAmt"/>
                 <w:spacing w:before="20"/>
               </w:pPr>
               <w:r w:rsidRPr="00327F47">
                 <w:t>WIRTSCHAFTSFÖRDERUNG</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="154" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00F06A87" w:rsidRPr="00CB7304" w:rsidRDefault="00F06A87" w:rsidP="00F06A87">
+        <w:p w14:paraId="0296C41C" w14:textId="77777777" w:rsidR="00F06A87" w:rsidRPr="00CB7304" w:rsidRDefault="00F06A87" w:rsidP="00F06A87">
           <w:pPr>
             <w:pStyle w:val="Textkrper"/>
             <w:spacing w:before="20"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2772" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00F06A87" w:rsidRPr="00CB7304" w:rsidRDefault="00024CD0" w:rsidP="00F06A87">
+        <w:p w14:paraId="6CEE1B12" w14:textId="77777777" w:rsidR="00F06A87" w:rsidRPr="00CB7304" w:rsidRDefault="005B1331" w:rsidP="00F06A87">
           <w:pPr>
             <w:pStyle w:val="KopfzeilePLZOrt"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4536"/>
               <w:tab w:val="clear" w:pos="9072"/>
               <w:tab w:val="right" w:pos="2772"/>
             </w:tabs>
             <w:spacing w:before="20"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:tag w:val="LHF_4"/>
               <w:id w:val="-279180883"/>
               <w:dataBinding w:prefixMappings="xmlns:ns='http://schemas.officeatwork.com/CustomXMLPart'" w:xpath="/ns:officeatwork/ns:LHF_4" w:storeItemID="{C531E050-62E8-416B-BB27-7AAEACCB4D46}"/>
               <w:text w:multiLine="1"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00F06A87">
                 <w:rPr>
                   <w:noProof/>
                 </w:rPr>
                 <w:t>Stansstaderstrasse 54, Postfach 1251, 6371 Stans</w:t>
               </w:r>
               <w:r w:rsidR="00F06A87">
                 <w:rPr>
                   <w:noProof/>
                 </w:rPr>
                 <w:br/>
                 <w:t>Telefon 041 618 76 64, www.nw.ch</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="00F06A87" w:rsidRPr="00CB7304">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:tab/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00F06A87" w:rsidRPr="00CB7304" w:rsidRDefault="00F06A87" w:rsidP="00F06A87">
+  <w:p w14:paraId="35CA3123" w14:textId="77777777" w:rsidR="00F06A87" w:rsidRPr="00CB7304" w:rsidRDefault="00F06A87" w:rsidP="00F06A87">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CB7304">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F20E97D" wp14:editId="4CAA33A8">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A4ED1D3" wp14:editId="5CD45A1A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559675" cy="939165"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="d097b83a-bb25-4af1-a6f5-2943"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="5" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
@@ -1798,168 +1894,168 @@
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00CB7304">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="388C864E" wp14:editId="020922C0">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5991781A" wp14:editId="3CB9636C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-540385</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>288290</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="339090" cy="1619885"/>
               <wp:effectExtent l="2540" t="2540" r="1270" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Text Box 3"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="339090" cy="1619885"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00F06A87" w:rsidRDefault="00F06A87" w:rsidP="00F06A87">
+                        <w:p w14:paraId="2F28083E" w14:textId="77777777" w:rsidR="00F06A87" w:rsidRDefault="00F06A87" w:rsidP="00F06A87">
                           <w:pPr>
                             <w:pStyle w:val="Minimal"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="388C864E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-42.55pt;margin-top:22.7pt;width:26.7pt;height:127.55pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABTJ85egIAAP8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8Z20nTja24qz20lSV&#10;thdptx9AAMeoGCiQ2NtV/70DjrO7vUhVVT/gAYbDmZkzrC76VqIDt05oVeHsLMWIK6qZULsKf77f&#10;TJYYOU8UI1IrXuEH7vDF+vWrVWdKPtWNloxbBCDKlZ2pcOO9KZPE0Ya3xJ1pwxVs1tq2xMPU7hJm&#10;SQforUymabpIOm2ZsZpy52D1ZtjE64hf15z6j3XtuEeywsDNx9HGcRvGZL0i5c4S0wh6pEH+gUVL&#10;hIJLT1A3xBO0t+IXqFZQq52u/RnVbaLrWlAeY4BosvSnaO4aYniMBZLjzClN7v/B0g+HTxYJVuEZ&#10;Roq0UKJ73nt0pXs0C9npjCvB6c6Am+9hGaocI3XmVtMvDil93RC145fW6q7hhAG7LJxMnh0dcFwA&#10;2XbvNYNryN7rCNTXtg2pg2QgQIcqPZwqE6hQWJzNirSAHQpb2SIrlst5vIKU42ljnX/LdYuCUWEL&#10;lY/o5HDrfGBDytElXOa0FGwjpIwTu9teS4sOBFSyid8R/YWbVMFZ6XBsQBxWgCTcEfYC3Vj1xyKb&#10;5unVtJhsFsvzSb7J55PiPF1O0qy4KhZpXuQ3m++BYJaXjWCMq1uh+KjALP+7Ch97YdBO1CDqKlzM&#10;p/OhRH8MMo3f74JshYeGlKKt8PLkRMpQ2DeKQdik9ETIwU5e0o9ZhhyM/5iVKINQ+UEDvt/2gBK0&#10;sdXsAQRhNdQLaguvCBiNtt8w6qAjK+y+7onlGMl3CkQV2nc07GhsR4MoCkcr7DEazGs/tPneWLFr&#10;AHmQrdKXILxaRE08sTjKFboskj++CKGNn8+j19O7tf4BAAD//wMAUEsDBBQABgAIAAAAIQAgQLem&#10;4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcUGqnbUoV4lTQwg0OLVXP&#10;29gkEfE6sp0m/XvMCY6reZp5W2wm07GLdr61JCGdCWCaKqtaqiUcP9+SNTAfkBR2lrSEq/awKW9v&#10;CsyVHWmvL4dQs1hCPkcJTQh9zrmvGm3Qz2yvKWZf1hkM8XQ1Vw7HWG46PhdixQ22FBca7PW20dX3&#10;YTASVjs3jHvaPuyOr+/40dfz08v1JOX93fT8BCzoKfzB8Ksf1aGMTmc7kPKsk5CsszSiEpbZElgE&#10;kkX6COwsYSFEBrws+P8Xyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAUyfOXoCAAD/&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIEC3puEA&#10;AAAKAQAADwAAAAAAAAAAAAAAAADUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w:rsidR="00F06A87" w:rsidRDefault="00F06A87" w:rsidP="00F06A87">
                     <w:pPr>
                       <w:pStyle w:val="Minimal"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F06A87" w:rsidRPr="00F06A87" w:rsidRDefault="00F06A87">
+  <w:p w14:paraId="28CBD7FE" w14:textId="77777777" w:rsidR="00F06A87" w:rsidRPr="00F06A87" w:rsidRDefault="00F06A87">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00024CD0" w:rsidRDefault="00024CD0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25A340EB" w14:textId="77777777" w:rsidR="00024CD0" w:rsidRDefault="00024CD0">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04EC0D2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7F0BBBA"/>
     <w:lvl w:ilvl="0" w:tplc="4C629A3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2405,188 +2501,192 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="571504526">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="554003202">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="521479286">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="18045821">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="319038647">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="95"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="148"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:applyBreakingRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D35DD"/>
     <w:rsid w:val="00024CD0"/>
     <w:rsid w:val="000A207C"/>
     <w:rsid w:val="000D2741"/>
     <w:rsid w:val="000E0B8E"/>
     <w:rsid w:val="00137759"/>
     <w:rsid w:val="00213EC5"/>
     <w:rsid w:val="00241338"/>
     <w:rsid w:val="00263178"/>
     <w:rsid w:val="00275EFD"/>
     <w:rsid w:val="00335397"/>
     <w:rsid w:val="003465E5"/>
     <w:rsid w:val="00423A72"/>
     <w:rsid w:val="00471C3D"/>
     <w:rsid w:val="00522045"/>
     <w:rsid w:val="0053407D"/>
     <w:rsid w:val="00537711"/>
     <w:rsid w:val="0054104E"/>
     <w:rsid w:val="00545F79"/>
+    <w:rsid w:val="005B1331"/>
     <w:rsid w:val="005F4896"/>
     <w:rsid w:val="00600F66"/>
     <w:rsid w:val="00605DB9"/>
     <w:rsid w:val="006B2B9A"/>
     <w:rsid w:val="006D35DD"/>
+    <w:rsid w:val="00803F82"/>
+    <w:rsid w:val="00835A29"/>
     <w:rsid w:val="0085403D"/>
     <w:rsid w:val="008811FC"/>
     <w:rsid w:val="00890D39"/>
     <w:rsid w:val="009411E6"/>
     <w:rsid w:val="009E4DE5"/>
     <w:rsid w:val="009F4A13"/>
     <w:rsid w:val="00A043B9"/>
     <w:rsid w:val="00A4333A"/>
     <w:rsid w:val="00A544CB"/>
     <w:rsid w:val="00A74E59"/>
     <w:rsid w:val="00AF0206"/>
     <w:rsid w:val="00B74052"/>
     <w:rsid w:val="00C06A8D"/>
     <w:rsid w:val="00CC35C2"/>
     <w:rsid w:val="00D80E5F"/>
     <w:rsid w:val="00DE6AF7"/>
     <w:rsid w:val="00DE72B1"/>
     <w:rsid w:val="00DF172A"/>
     <w:rsid w:val="00E01103"/>
     <w:rsid w:val="00F06A87"/>
     <w:rsid w:val="00F325E0"/>
     <w:rsid w:val="00FC22F3"/>
     <w:rsid w:val="00FF6386"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="78A17E8B"/>
+  <w14:docId w14:val="5E5FB66E"/>
   <w15:docId w15:val="{6FFFE18F-71CB-4A32-B3BA-6734273FCF88}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2914,50 +3014,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift1Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00CC35C2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
@@ -3266,239 +3371,265 @@
       <w:szCs w:val="24"/>
       <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="OutputprofileTitle">
     <w:name w:val="OutputprofileTitle"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:semiHidden/>
     <w:rsid w:val="00F06A87"/>
     <w:pPr>
       <w:keepLines/>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
       <w:caps/>
       <w:szCs w:val="24"/>
       <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005B1331"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.navigator.ch/nw/lpext.dll?f=templates&amp;fn=main-doc.htm&amp;vid=&amp;2.0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kantonspolizei@nw.ch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nw.ch/_docn/156115/Richtlinie_Netto-Wohnflache.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wirtschaftsfoerderung@nw.ch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="fId" Type="http://schemas.openxmlformats.org/wordprocessingml/2006/fontTable" Target="fontTable0.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=CELEX:42000A0922(02):DE:HTML" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/opc/de/classified-compilation/20070993/index.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.navigator.ch/nw/lpext.dll?f=templates&amp;fn=main-h.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gesetze.nw.ch/app/de/texts_of_law/865.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kantonspolizei@nw.ch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nw.ch/_docn/156115/Richtlinie_Netto-Wohnflache.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wirtschaftsfoerderung@nw.ch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="fId" Type="http://schemas.openxmlformats.org/wordprocessingml/2006/fontTable" Target="fontTable0.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/LexUriServ/LexUriServ.do?uri=CELEX:42000A0922(02):DE:HTML" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/opc/de/classified-compilation/20070993/index.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gesetze.nw.ch/app/de/texts_of_law/854.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0215D81974DA4834B0519BA004D827C2"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C96FE9ED-747E-4439-AB50-D09A922DE37E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E95574" w:rsidRDefault="000D5BDA" w:rsidP="000D5BDA">
           <w:pPr>
             <w:pStyle w:val="0215D81974DA4834B0519BA004D827C2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="Microsoft JhengHei"/>
+    <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans">
     <w:panose1 w:val="020B0602020204020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000D5BDA"/>
     <w:rsid w:val="000D5BDA"/>
+    <w:rsid w:val="00835A29"/>
     <w:rsid w:val="00E95574"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3826,99 +3957,96 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="088367A3B30E4411B6F4D779C2DAD70D">
-[...6 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0215D81974DA4834B0519BA004D827C2">
     <w:name w:val="0215D81974DA4834B0519BA004D827C2"/>
     <w:rsid w:val="000D5BDA"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -4141,72 +4269,78 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{902d1fa2-dfd8-4688-9cbd-2082bd08ec9e}" enabled="1" method="Standard" siteId="{45125846-7c8e-4eb6-bc84-0c7824556cc7}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>E6902507.dotm</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>487</Words>
-  <Characters>3073</Characters>
+  <Words>480</Words>
+  <Characters>3030</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>InformatikLeistungsZentrum Ob- und Nidwalden</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3553</CharactersWithSpaces>
+  <CharactersWithSpaces>3503</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Kayser Jost</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>